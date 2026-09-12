--- v0 (2026-04-19)
+++ v1 (2026-09-12)
@@ -1,4088 +1,4083 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
-[...12 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...4 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <!-- Modified by docx4j 8.3.14 (Apache licensed) using REFERENCE JAXB in Oracle Java 1.8.0_241 on Linux -->
-    <w:p w:rsidRPr="00630974" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="009E5863">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00630974" w:rsidRDefault="00BC5735" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:pict>
-          <v:shapetype filled="f" o:spt="32.0" path="m,l21600,21600e" coordsize="21600,21600" id="_x0000_t32" o:oned="t">
-[...1 lines deleted...]
-            <o:lock shapetype="t" v:ext="edit"/>
+          <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+            <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-4.7pt;margin-top:20.75pt;width:.8pt;height:69.65pt;z-index:251660288;mso-width-relative:margin;mso-height-relative:margin" id="_x0000_s1027" o:connectortype="straight"/>
+          <v:shape id="_x0000_s1027" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-4.7pt;margin-top:20.75pt;width:.8pt;height:69.65pt;z-index:251660288;mso-width-relative:margin;mso-height-relative:margin" o:connectortype="straight"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Coordonnées complètes de l’offreur :</w:t>
       </w:r>
-      <w:r w:rsidRPr="00630974" w:rsidR="00484CA5">
+      <w:r w:rsidR="00484CA5" w:rsidRPr="00630974">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00630974" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00630974" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00630974">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00630974" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00630974" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00630974">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00630974" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00630974" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00630974">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00630974" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00630974" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00630974">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ETUDE </w:t>
       </w:r>
       <w:r w:rsidR="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>B.G.H</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D86606" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00D86606" w:rsidRDefault="00484CA5" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86606">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Mandataires Judiciaires Associés</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="002D39B0">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="002D39B0" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D39B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"L'Axiome"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D39B0" w:rsidP="00286817" w:rsidRDefault="002D39B0">
+    <w:p w:rsidR="002D39B0" w:rsidRDefault="002D39B0" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D39B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>44 rue Charles Montreuil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A6D9C" w:rsidR="002D39B0" w:rsidP="00286817" w:rsidRDefault="00286817">
+    <w:p w:rsidR="002D39B0" w:rsidRPr="002A6D9C" w:rsidRDefault="00286817" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00817242" w:rsidR="00817242">
+      <w:r w:rsidR="00817242" w:rsidRPr="00817242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>73000</w:t>
       </w:r>
       <w:r w:rsidR="009A4843">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D39B0" w:rsidR="002D39B0">
+      <w:r w:rsidR="002D39B0" w:rsidRPr="002D39B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>CHAMBÉRY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A6D9C" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="002A6D9C" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002A6D9C" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="002A6D9C" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00630974" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00630974" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00630974">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Objet </w:t>
       </w:r>
       <w:r w:rsidRPr="00630974">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>: Offre de reprise d</w:t>
       </w:r>
       <w:r w:rsidR="003777AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>’un fonds de commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...15 lines deleted...]
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C6B3D" w:rsidRPr="00481240" w:rsidRDefault="000C6B3D" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...7 lines deleted...]
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Par jugement en date du </w:t>
       </w:r>
+      <w:r w:rsidR="00BC5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>13/04/2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, le</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E706B" w:rsidRPr="009E706B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tribunal de Commerce de CHAMBÉRY</w:t>
+      </w:r>
+      <w:r w:rsidR="009E706B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ouvert une procédure de liquidation judiciaire pour</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00484CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>03/06/2025</w:t>
+        <w:t>SARL DAKA</w:t>
+      </w:r>
+      <w:r w:rsidR="009E706B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>et vous a désigné en qualité de Liquidateur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C6B3D" w:rsidRPr="00DB51C7" w:rsidRDefault="000C6B3D" w:rsidP="000C6B3D">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB51C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cette qualité, je vous prie de bien vouloir trouver ci-après une offre de reprise </w:t>
+      </w:r>
+      <w:r w:rsidR="00286817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>du fonds de commerce de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, le</w:t>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> cette</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB51C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entreprise :</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="000C6B3D" w:rsidRPr="00DB51C7" w:rsidRDefault="000C6B3D" w:rsidP="000C6B3D">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C6B3D" w:rsidRPr="00DB51C7" w:rsidRDefault="000C6B3D" w:rsidP="000C6B3D">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...5 lines deleted...]
-        <w:t>ouvert une procédure de liquidation judiciaire pour</w:t>
+        <w:t>J’ai noté que l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB51C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a présente offre ne peut être ni modifiée, sauf dans un sens plus favorable conformément aux objectifs visés à l’article L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-      </w:pPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">En cette qualité, je vous prie de bien vouloir trouver ci-après une offre de reprise </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 642-1 du Code de commerce, ni retirée. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="000C6B3D" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00286817">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="000C6B3D" w:rsidRDefault="00286817" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1 – PRÉ</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C6B3D" w:rsidR="00484CA5">
+      <w:r w:rsidR="00484CA5" w:rsidRPr="000C6B3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">SENTATION DU CANDIDAT A LA REPRISE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...10 lines deleted...]
-    <w:p w:rsidR="00286817" w:rsidP="00484CA5" w:rsidRDefault="009E5863">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00286817" w:rsidRDefault="009E5863" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Préciser l’identité de la personne qui se porte acquéreur :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="009E5863" w:rsidP="00484CA5" w:rsidRDefault="009E5863">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="000C6B3D">
+    <w:p w:rsidR="009E5863" w:rsidRPr="00481240" w:rsidRDefault="009E5863" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="000C6B3D" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00481240" w:rsidR="00484CA5">
+      <w:r w:rsidR="00484CA5" w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Activité exercée à titre individuel :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Nom et Prénoms :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Date et lieu de naissance :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Activité exercée :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>N° SIREN :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Date de démarrage de l’activité :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Autres précisions :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="000C6B3D">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="000C6B3D" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00481240" w:rsidR="00484CA5">
+      <w:r w:rsidR="00484CA5" w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Activité exercée en société :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dénomination sociale :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Forme juridique :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00286817" w:rsidP="00484CA5" w:rsidRDefault="00286817">
+    <w:p w:rsidR="00286817" w:rsidRDefault="00286817" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>N° SIREN :</w:t>
       </w:r>
       <w:r w:rsidRPr="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Capital social :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Siège social :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Gérant(s) :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...62 lines deleted...]
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="000C6B3D">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00E03385" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00286817" w:rsidRDefault="00286817" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00286817" w:rsidRDefault="00286817" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00286817" w:rsidRDefault="00286817" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00286817" w:rsidRDefault="00286817" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="000C6B3D" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6B3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Qualité de tiers</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C6B3D" w:rsidR="00484CA5">
+      <w:r w:rsidR="00484CA5" w:rsidRPr="000C6B3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00286817" w:rsidP="00484CA5" w:rsidRDefault="00286817">
-[...21 lines deleted...]
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00286817" w:rsidRDefault="00286817" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00286817" w:rsidRPr="000C6B3D" w:rsidRDefault="00286817" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9354" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="FF0000" w:sz="18" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="FF0000" w:sz="18" w:space="0"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9354"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C6B3D" w:rsidTr="00783FF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9354" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000C6B3D" w:rsidP="00783FF3" w:rsidRDefault="000C6B3D">
+          <w:p w:rsidR="000C6B3D" w:rsidRDefault="000C6B3D" w:rsidP="00783FF3">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E5D50" w:rsidR="000C6B3D" w:rsidP="00783FF3" w:rsidRDefault="000C6B3D">
+          <w:p w:rsidR="000C6B3D" w:rsidRPr="000E5D50" w:rsidRDefault="000C6B3D" w:rsidP="00783FF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5D50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Article L. 642-3 du Code de Commerce :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DB51C7" w:rsidR="000C6B3D" w:rsidP="00783FF3" w:rsidRDefault="000C6B3D">
+          <w:p w:rsidR="000C6B3D" w:rsidRPr="00DB51C7" w:rsidRDefault="000C6B3D" w:rsidP="00783FF3">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00DB51C7" w:rsidR="000C6B3D" w:rsidP="00783FF3" w:rsidRDefault="000C6B3D">
+          <w:p w:rsidR="000C6B3D" w:rsidRPr="00DB51C7" w:rsidRDefault="000C6B3D" w:rsidP="00783FF3">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB51C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Ni le débiteur, au titre de l'un quelconque de ses patrimoines, ni les dirigeants de droit ou de fait de la personne morale en liquidation judiciaire, ni les parents ou alliés jusqu'au deuxième degré inclusivement de ces dirigeants ou du débiteur personne physique, ni les personnes ayant ou ayant eu la qualité de contrôleur au cours de la procédure ne sont admis, directement ou par personne interposée, à présenter une offre. De même, il est fait interdiction à ces personnes d'acquérir, dans les cinq années suivant la cession, tout ou partie des biens compris dans cette cession, directement ou indirectement, ainsi que d'acquérir des parts ou titres de capital de toute société ayant dans son patrimoine, directement ou indirectement, tout ou partie de ces biens, ainsi que des valeurs mobilières donnant accès, dans le même délai, au capital de cette société.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DB51C7" w:rsidR="000C6B3D" w:rsidP="00783FF3" w:rsidRDefault="000C6B3D">
+          <w:p w:rsidR="000C6B3D" w:rsidRPr="00DB51C7" w:rsidRDefault="000C6B3D" w:rsidP="00783FF3">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB51C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Toutefois, lorsqu'il s'agit d'une exploitation agricole, le tribunal peut déroger à ces interdictions et autoriser la cession à l'une des personnes visées au premier alinéa, à l'exception des contrôleurs et du débiteur au titre de l'un quelconque de ses patrimoines. Dans les autres cas et sous réserve des mêmes exceptions, le tribunal, sur requête du ministère public, peut autoriser la cession à l'une des personnes visées au premier alinéa par un jugement spécialement motivé, après avoir demandé l'avis des contrôleurs.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DB51C7" w:rsidR="000C6B3D" w:rsidP="00783FF3" w:rsidRDefault="000C6B3D">
+          <w:p w:rsidR="000C6B3D" w:rsidRPr="00DB51C7" w:rsidRDefault="000C6B3D" w:rsidP="00783FF3">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB51C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Tout acte passé en violation du présent article est annulé à la demande de tout intéressé ou du ministère public, présentée dans un délai de trois ans à compter de la conclusion de l'acte. Lorsque l'acte est soumis à publicité, le délai court à compter de celle-ci.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C6B3D" w:rsidP="00783FF3" w:rsidRDefault="000C6B3D">
+          <w:p w:rsidR="000C6B3D" w:rsidRDefault="000C6B3D" w:rsidP="00783FF3">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="000C6B3D" w:rsidP="000C6B3D" w:rsidRDefault="000C6B3D">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="000C6B3D" w:rsidP="000C6B3D" w:rsidRDefault="000C6B3D">
+    <w:p w:rsidR="000C6B3D" w:rsidRPr="00DB51C7" w:rsidRDefault="000C6B3D" w:rsidP="000C6B3D">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C6B3D" w:rsidRPr="00DB51C7" w:rsidRDefault="000C6B3D" w:rsidP="000C6B3D">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Le(s) soussigné(s), ainsi que les associés ou les dirigeants de la société qui pourraient se substituer, attestent avoir pris connaissance des dispositions de l’article L.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>642-3 du Code de Commerce et avoir la qualité de tiers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A3226A" w:rsidP="00484CA5" w:rsidRDefault="00A3226A">
-[...10 lines deleted...]
-    <w:p w:rsidR="00A3226A" w:rsidP="00484CA5" w:rsidRDefault="00286817">
+    <w:p w:rsidR="00A3226A" w:rsidRDefault="00A3226A" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A3226A" w:rsidRDefault="00286817" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C6B3D" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="000C6B3D" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6B3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2 – OBJ</w:t>
       </w:r>
       <w:r w:rsidR="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ET DE LA REPRISE ET PRIX PROPOSÉ</w:t>
       </w:r>
       <w:r w:rsidRPr="000C6B3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Le candidat propose de reprendre les éléments d’actifs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00481240" w:rsidR="00286817">
+      <w:r w:rsidR="00286817" w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>suivants</w:t>
       </w:r>
       <w:r w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9667" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2962"/>
         <w:gridCol w:w="4280"/>
         <w:gridCol w:w="2425"/>
       </w:tblGrid>
       <w:tr w:rsidR="00484CA5" w:rsidTr="00A3226A">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Désignation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Prix proposé</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00484CA5" w:rsidTr="000C6B3D">
         <w:trPr>
           <w:trHeight w:val="3012"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D0AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Eléments incorporels</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C6B3D" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="000C6B3D" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cocher les éléments retenus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C6B3D" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="000C6B3D" w:rsidRDefault="00484CA5" w:rsidP="00286817">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Droit au bail</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00286817">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>licence IV</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C6B3D" w:rsidR="00286817" w:rsidP="00286817" w:rsidRDefault="00286817">
+          <w:p w:rsidR="00286817" w:rsidRPr="000C6B3D" w:rsidRDefault="00286817" w:rsidP="00286817">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Autre licence</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C6B3D" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="000C6B3D" w:rsidRDefault="00484CA5" w:rsidP="00286817">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>clientèle</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C6B3D" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="000C6B3D" w:rsidRDefault="00484CA5" w:rsidP="00286817">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Enseigne</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00480C54" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="00480C54" w:rsidRDefault="00484CA5" w:rsidP="00286817">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Autre :……………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00484CA5" w:rsidTr="000C6B3D">
         <w:trPr>
           <w:trHeight w:val="2984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">2.2. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D0AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Eléments corporels</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(cocher les éléments retenus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C6B3D" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="000C6B3D" w:rsidRDefault="00484CA5" w:rsidP="00286817">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">matériel d’exploitation </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C6B3D" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="000C6B3D" w:rsidRDefault="00484CA5" w:rsidP="00286817">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:spacing w:after="240"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(selon inventaire du Commissaire-priseur)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C6B3D" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="000C6B3D" w:rsidRDefault="00484CA5" w:rsidP="00286817">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>véhicule</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="00286817">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>autre : …………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00484CA5" w:rsidTr="000C6B3D">
         <w:trPr>
           <w:trHeight w:val="2672"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">2.3. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D0AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Stocks</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00484CA5" w:rsidTr="00286817">
         <w:trPr>
           <w:trHeight w:val="3296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">2.3. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D0AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Actifs exclus</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="00484CA5">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00484CA5" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(actif dont la reprise n’est pas souhaitée dans le cadre de la présente cession)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="000C6B3D" w:rsidP="0067649D" w:rsidRDefault="000C6B3D">
+          <w:p w:rsidR="000C6B3D" w:rsidRPr="006D0AD4" w:rsidRDefault="000C6B3D" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006D0AD4" w:rsidR="00484CA5" w:rsidP="0067649D" w:rsidRDefault="009E5863">
+          <w:p w:rsidR="00484CA5" w:rsidRPr="006D0AD4" w:rsidRDefault="00BC5735" w:rsidP="0067649D">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:pict>
-                <v:shape type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:2.1pt;margin-top:12.4pt;width:96pt;height:91.5pt;flip:y;z-index:251659264;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" id="_x0000_s1026" o:connectortype="straight"/>
+                <v:shape id="_x0000_s1026" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:2.1pt;margin-top:12.4pt;width:96pt;height:91.5pt;flip:y;z-index:251659264;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:connectortype="straight"/>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...26 lines deleted...]
-    <w:p w:rsidR="006F1F6F" w:rsidP="00484CA5" w:rsidRDefault="006F1F6F">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F1F6F" w:rsidRDefault="006F1F6F" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F1F6F" w:rsidRDefault="006F1F6F" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F1F6F" w:rsidRDefault="006F1F6F" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E5D50" w:rsidR="006F1F6F" w:rsidP="006F1F6F" w:rsidRDefault="003777AD">
+    <w:p w:rsidR="006F1F6F" w:rsidRPr="000E5D50" w:rsidRDefault="003777AD" w:rsidP="006F1F6F">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E5D50" w:rsidR="006F1F6F">
+      <w:r w:rsidR="006F1F6F" w:rsidRPr="000E5D50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F1F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E5D50" w:rsidR="006F1F6F">
+      <w:r w:rsidR="006F1F6F" w:rsidRPr="000E5D50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MODALIT</w:t>
       </w:r>
       <w:r w:rsidR="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E5D50" w:rsidR="006F1F6F">
+      <w:r w:rsidR="006F1F6F" w:rsidRPr="000E5D50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>S ET GARANTIE DE PAIEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="006F1F6F" w:rsidP="006F1F6F" w:rsidRDefault="006F1F6F">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="000E5D50" w:rsidR="006F1F6F" w:rsidP="006F1F6F" w:rsidRDefault="003777AD">
+    <w:p w:rsidR="006F1F6F" w:rsidRPr="00DB51C7" w:rsidRDefault="006F1F6F" w:rsidP="006F1F6F">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F1F6F" w:rsidRPr="000E5D50" w:rsidRDefault="003777AD" w:rsidP="006F1F6F">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="006F1F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E5D50" w:rsidR="006F1F6F">
+      <w:r w:rsidR="006F1F6F" w:rsidRPr="000E5D50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006F1F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E5D50" w:rsidR="006F1F6F">
+      <w:r w:rsidR="006F1F6F" w:rsidRPr="000E5D50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006F1F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> --</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E5D50" w:rsidR="006F1F6F">
+      <w:r w:rsidR="006F1F6F" w:rsidRPr="000E5D50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Modalités de paiement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1F6F" w:rsidP="00484CA5" w:rsidRDefault="006F1F6F">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00EF02A1" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="006F1F6F" w:rsidRDefault="006F1F6F" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F1F6F" w:rsidRPr="00481240" w:rsidRDefault="006F1F6F" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00EF02A1" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF02A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Le repreneur propose de régler le </w:t>
       </w:r>
       <w:r w:rsidR="006F1F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">prix de cession, soit la somme </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF02A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00630974">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>€uros</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F1F6F" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="006F1F6F" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(somme en toutes lettres)</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>...............................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A9298A" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00A9298A" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9298A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ventilation du prix de cession</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A9298A" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00A9298A" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9298A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Part des </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>éléments incorporels : …………</w:t>
       </w:r>
       <w:r w:rsidR="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………….</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…..€</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00630974" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00630974" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9298A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Part des éléments corporels :…………</w:t>
       </w:r>
       <w:r w:rsidR="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9298A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……..€</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00484CA5" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00230B02" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00230B02" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Selon les modalités suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00286817" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00286817" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>FONDS PROPRES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00286817" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00286817" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00286817" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00286817" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>FINANCEMENT BANCAIRE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...8 lines deleted...]
-    <w:p w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF02A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Si vous avez recours à un emprunt :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF02A1" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00EF02A1" w:rsidRDefault="00484CA5" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Montant emprunté :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Durée :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Taux effectif global :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EF02A1" w:rsidR="00484CA5" w:rsidP="00286817" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00EF02A1" w:rsidRDefault="00484CA5" w:rsidP="00286817">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF02A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Cout du financement global de l’opération : ………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF02A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00230B02" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00230B02" w:rsidRDefault="00230B02" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="003777AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00230B02" w:rsidR="00484CA5">
+      <w:r w:rsidR="00484CA5" w:rsidRPr="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Garantie de paiement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00481240" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00481240" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour garantir ce paiement, le repreneur s’engage à remettre </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>son offre accompagnée de</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="009E5863" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00484CA5" w:rsidRPr="009E5863" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>□ Chèque de banque</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>□ Virement bancaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00230B02" w:rsidR="00230B02" w:rsidP="00484CA5" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00230B02" w:rsidRDefault="00230B02" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C030DC" w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRPr="00C030DC" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C030DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Au profit de la SELARL </w:t>
       </w:r>
       <w:r w:rsidR="00FE53E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>B.G.H</w:t>
       </w:r>
       <w:r w:rsidRPr="00C030DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> à l’aide du RIB ci-joint :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="009E5863">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="009E5863" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5392509" cy="2462517"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="true"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5421402" cy="2475711"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E87B6E" w:rsidR="00F502D8" w:rsidP="00484CA5" w:rsidRDefault="00F502D8">
+    <w:p w:rsidR="00F502D8" w:rsidRPr="00E87B6E" w:rsidRDefault="00F502D8" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>□ Attestation d’accord de financement bancaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00230B02" w:rsidR="00230B02" w:rsidP="00484CA5" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00230B02" w:rsidRDefault="00230B02" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>□ Attestation bancaire de fonds propres</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00484CA5" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E5863" w:rsidP="00484CA5" w:rsidRDefault="009E5863">
+    <w:p w:rsidR="009E5863" w:rsidRDefault="009E5863" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002E4F9F" w:rsidR="009E5863" w:rsidP="009E5863" w:rsidRDefault="009E5863">
+    <w:p w:rsidR="009E5863" w:rsidRPr="002E4F9F" w:rsidRDefault="009E5863" w:rsidP="009E5863">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4F9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3 Précisions sur l’origine des fonds : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E5863" w:rsidP="009E5863" w:rsidRDefault="009E5863">
+    <w:p w:rsidR="009E5863" w:rsidRDefault="009E5863" w:rsidP="009E5863">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="009E5863" w:rsidP="009E5863" w:rsidRDefault="009E5863">
+    <w:p w:rsidR="009E5863" w:rsidRPr="00E03385" w:rsidRDefault="009E5863" w:rsidP="009E5863">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="009E5863" w:rsidP="009E5863" w:rsidRDefault="009E5863">
+    <w:p w:rsidR="009E5863" w:rsidRPr="00E03385" w:rsidRDefault="009E5863" w:rsidP="009E5863">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E03385" w:rsidR="009E5863" w:rsidP="009E5863" w:rsidRDefault="009E5863">
+    <w:p w:rsidR="009E5863" w:rsidRPr="00E03385" w:rsidRDefault="009E5863" w:rsidP="009E5863">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00230B02" w:rsidR="009E5863" w:rsidP="00484CA5" w:rsidRDefault="009E5863">
+    <w:p w:rsidR="009E5863" w:rsidRPr="00230B02" w:rsidRDefault="009E5863" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="003E6C1C" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="003777AD">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRPr="003E6C1C" w:rsidRDefault="003777AD" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> PREVISIONS D’ACTIVITES ET DE FINANCEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Joindre un prévisionnel d’activité </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00484CA5" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00484CA5" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003E6C1C" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="003777AD">
+    <w:p w:rsidR="00230B02" w:rsidRPr="003E6C1C" w:rsidRDefault="003777AD" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>- PREVISIONS DE CESSIONS D’ACTIFS AU COURS DES DEUX ANNEES SUIVANT LA CESSION (à compléter si vous envisagez de revendre une partie des actifs achetés)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003E6C1C" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="003777AD">
+    <w:p w:rsidR="00230B02" w:rsidRPr="003E6C1C" w:rsidRDefault="003777AD" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>- DUREE DES ENGAGEMENTS PRIS (à compléter s’il y a lieu)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A3226A" w:rsidP="00484CA5" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00A3226A" w:rsidRDefault="00230B02" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A3226A" w:rsidP="00484CA5" w:rsidRDefault="003777AD">
+    </w:p>
+    <w:p w:rsidR="00A3226A" w:rsidRDefault="003777AD" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E6C1C" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="003777AD">
+    <w:p w:rsidR="00230B02" w:rsidRPr="003E6C1C" w:rsidRDefault="003777AD" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> – DISPOSITIONS DIVERSES </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003E6C1C" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="003777AD">
+    <w:p w:rsidR="00230B02" w:rsidRPr="003E6C1C" w:rsidRDefault="003777AD" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Date d’entrée en jouissance souhaitée :</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00481240" w:rsidR="00230B02" w:rsidP="00484CA5" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00481240" w:rsidRDefault="00230B02" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00484CA5" w:rsidP="00484CA5" w:rsidRDefault="00484CA5">
+    <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00484CA5">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003E6C1C" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="003777AD">
+    <w:p w:rsidR="00230B02" w:rsidRPr="003E6C1C" w:rsidRDefault="003777AD" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eventuels Impôts et taxes à proratiser :</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003E6C1C" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="003777AD">
+    <w:p w:rsidR="00230B02" w:rsidRPr="003E6C1C" w:rsidRDefault="003777AD" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00230B02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6C1C" w:rsidR="00230B02">
+      <w:r w:rsidR="00230B02" w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nom du rédacteur de l’acte souhaité (ce peut être votre conseil habituel Notaire ou Avocat) : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
-[...44 lines deleted...]
-    <w:p w:rsidRPr="003E6C1C" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRPr="003E6C1C" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Fait à ………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E6C1C" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="003E6C1C" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="003E6C1C" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRPr="003E6C1C" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Le ………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>Nom, Prénom</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4122,334 +4117,334 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
-[...131 lines deleted...]
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Pièces produites en annexe :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>CV</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Attestation de financement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Prévisionnel d’activité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB51C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB51C7" w:rsidR="00230B02" w:rsidP="00230B02" w:rsidRDefault="00230B02">
+    <w:p w:rsidR="00230B02" w:rsidRPr="00DB51C7" w:rsidRDefault="00230B02" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:snapToGrid w:val="false"/>
+          <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD5667" w:rsidP="00230B02" w:rsidRDefault="00DD5667">
+    <w:p w:rsidR="00DD5667" w:rsidRDefault="00DD5667" w:rsidP="00230B02">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00785ABD" w:rsidR="0090494E" w:rsidP="00A3226A" w:rsidRDefault="0090494E">
+    <w:p w:rsidR="0090494E" w:rsidRPr="00785ABD" w:rsidRDefault="0090494E" w:rsidP="00A3226A">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Omega" w:hAnsi="CG Omega"/>
           <w:b/>
           <w:i/>
-          <w:snapToGrid w:val="false"/>
+          <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00785ABD" w:rsidR="0090494E" w:rsidSect="00A3226A">
+    <w:sectPr w:rsidR="0090494E" w:rsidRPr="00785ABD" w:rsidSect="00A3226A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1135" w:right="1440" w:bottom="709" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00532CD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00532CD3">
       <w:r>
         <w:continuationSeparator/>
@@ -4522,51 +4517,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Omega">
     <w:altName w:val="Lucida Sans Unicode"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1901586222"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w:rsidR="00042DE0" w:rsidRDefault="00042DE0">
             <w:pPr>
               <w:pStyle w:val="Pieddepage"/>
               <w:jc w:val="right"/>
             </w:pPr>
@@ -4575,142 +4570,142 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009E5863">
+            <w:r w:rsidR="00BC5735">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> sur </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009E5863">
+            <w:r w:rsidR="00BC5735">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00042DE0" w:rsidRDefault="00042DE0">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00532CD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00484CA5" w:rsidRDefault="00484CA5" w:rsidP="00532CD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidRPr="00B96199" w:rsidR="00484CA5" w:rsidP="006E0E79" w:rsidRDefault="00484CA5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00484CA5" w:rsidRPr="00B96199" w:rsidRDefault="00484CA5" w:rsidP="006E0E79">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="5175"/>
       </w:tabs>
       <w:ind w:left="-1418"/>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04305C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03B816F8"/>
     <w:lvl w:ilvl="0" w:tplc="040C000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5726,59 +5721,59 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="33793" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="35841" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
@@ -6442,50 +6437,51 @@
     <w:rsid w:val="00B522D1"/>
     <w:rsid w:val="00B57D0F"/>
     <w:rsid w:val="00B629EC"/>
     <w:rsid w:val="00B6344A"/>
     <w:rsid w:val="00B639B7"/>
     <w:rsid w:val="00B66B21"/>
     <w:rsid w:val="00B66EE7"/>
     <w:rsid w:val="00B70A8C"/>
     <w:rsid w:val="00B7301C"/>
     <w:rsid w:val="00B73A86"/>
     <w:rsid w:val="00B74B6A"/>
     <w:rsid w:val="00B8097B"/>
     <w:rsid w:val="00B8370C"/>
     <w:rsid w:val="00B86AE6"/>
     <w:rsid w:val="00B87A06"/>
     <w:rsid w:val="00B96199"/>
     <w:rsid w:val="00B9667E"/>
     <w:rsid w:val="00BA14AC"/>
     <w:rsid w:val="00BA6898"/>
     <w:rsid w:val="00BA76DE"/>
     <w:rsid w:val="00BB0709"/>
     <w:rsid w:val="00BB700B"/>
     <w:rsid w:val="00BC391C"/>
     <w:rsid w:val="00BC3B1E"/>
     <w:rsid w:val="00BC41FD"/>
+    <w:rsid w:val="00BC5735"/>
     <w:rsid w:val="00BD00A0"/>
     <w:rsid w:val="00BD776E"/>
     <w:rsid w:val="00BE04EC"/>
     <w:rsid w:val="00BE2C9D"/>
     <w:rsid w:val="00BE2E5F"/>
     <w:rsid w:val="00BE4CB7"/>
     <w:rsid w:val="00BE5D7E"/>
     <w:rsid w:val="00BF270A"/>
     <w:rsid w:val="00BF5841"/>
     <w:rsid w:val="00BF6B96"/>
     <w:rsid w:val="00C01505"/>
     <w:rsid w:val="00C01D3D"/>
     <w:rsid w:val="00C027D5"/>
     <w:rsid w:val="00C03F75"/>
     <w:rsid w:val="00C043D8"/>
     <w:rsid w:val="00C056C6"/>
     <w:rsid w:val="00C06CEC"/>
     <w:rsid w:val="00C07D75"/>
     <w:rsid w:val="00C1019A"/>
     <w:rsid w:val="00C1040B"/>
     <w:rsid w:val="00C10F29"/>
     <w:rsid w:val="00C110FF"/>
     <w:rsid w:val="00C166DA"/>
     <w:rsid w:val="00C21ECB"/>
     <w:rsid w:val="00C25AC9"/>
@@ -6695,171 +6691,171 @@
     <w:rsid w:val="00FE3397"/>
     <w:rsid w:val="00FE53E9"/>
     <w:rsid w:val="00FE714E"/>
     <w:rsid w:val="00FE776B"/>
     <w:rsid w:val="00FF1DBE"/>
     <w:rsid w:val="00FF3E66"/>
     <w:rsid w:val="00FF566E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="33793" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="35841" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
       <o:rules v:ext="edit">
         <o:r id="V:Rule3" type="connector" idref="#_x0000_s1026"/>
         <o:r id="V:Rule4" type="connector" idref="#_x0000_s1027"/>
       </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="762ADAE6"/>
+  <w14:docId w14:val="62FD4A67"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{578045EA-66F6-4537-9C4E-CF3B2E22E9D5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="false" w:defUIPriority="0" w:defSemiHidden="false" w:defUnhideWhenUsed="false" w:defQFormat="false" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="true" w:unhideWhenUsed="true" w:qFormat="true"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
-    <w:lsdException w:name="caption" w:semiHidden="true" w:unhideWhenUsed="true" w:qFormat="true"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="true"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Plain Text" w:uiPriority="99"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="true" w:unhideWhenUsed="true"/>
-[...44 lines deleted...]
-    <w:lsdException w:name="No Spacing" w:uiPriority="99" w:qFormat="true"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="true"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="true"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6894,57 +6890,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="true"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="true" w:unhideWhenUsed="true" w:qFormat="true"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7006,367 +7002,367 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="true">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:rsid w:val="008C0F83"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="007745BD"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="4248"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="true">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableauNormal" w:default="true">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Aucuneliste" w:default="true">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F247D6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="En-tteCar" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F247D6"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F247D6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PieddepageCar" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F247D6"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00F247D6"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="00F247D6"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
     <w:rsid w:val="00F50712"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextedebullesCar" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:link w:val="Textedebulles"/>
     <w:rsid w:val="00F50712"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Retraitnormal">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008D63A3"/>
     <w:pPr>
-      <w:overflowPunct w:val="false"/>
-[...2 lines deleted...]
-      <w:adjustRightInd w:val="false"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:ind w:left="360"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:spacing w:val="-5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre2Car" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:link w:val="Titre2"/>
     <w:rsid w:val="007745BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textebrut">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextebrutCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007745BD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="x-none" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextebrutCar" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextebrutCar">
     <w:name w:val="Texte brut Car"/>
     <w:link w:val="Textebrut"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007745BD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:qFormat/>
     <w:rsid w:val="007745BD"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:smallCaps/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitreCar" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:link w:val="Titre"/>
     <w:rsid w:val="007745BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre1Car" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:link w:val="Titre1"/>
     <w:rsid w:val="008C0F83"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotedebasdepageCar"/>
     <w:rsid w:val="001717B8"/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-[...3 lines deleted...]
-      <w:adjustRightInd w:val="false"/>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NotedebasdepageCar" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
     <w:name w:val="Note de bas de page Car"/>
     <w:link w:val="Notedebasdepage"/>
     <w:rsid w:val="001717B8"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0090494E"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="true" w:after="100" w:afterAutospacing="true"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sansinterligne1" w:customStyle="true">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sansinterligne1">
     <w:name w:val="Sans interligne1"/>
     <w:rsid w:val="00484CA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sansinterligne2" w:customStyle="true">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sansinterligne2">
     <w:name w:val="Sans interligne2"/>
     <w:rsid w:val="00484CA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00484CA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7382,65 +7378,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1018968290">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...13 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7695,67 +7677,64 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0654B960-6D44-4C9C-B1F3-A51DE20A2343}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7DB579D-0A5A-45AC-9D66-F925792CB6EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
@@ -7782,73 +7761,73 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>828</Words>
-  <Characters>4557</Characters>
+  <Words>825</Words>
+  <Characters>4539</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company> OGMI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5375</CharactersWithSpaces>
+  <CharactersWithSpaces>5354</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator> Jean Noël Florentin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>